--- v1 (2026-03-03)
+++ v2 (2026-06-16)
@@ -12,200 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>nr</t>
   </si>
   <si>
     <t>dzien_zbiorki</t>
   </si>
   <si>
     <t>data_zbiorki_1</t>
   </si>
   <si>
     <t>data_zbiorki_2</t>
   </si>
   <si>
     <t>data_zbiorki_3</t>
   </si>
   <si>
     <t>data_zbiorki_4</t>
   </si>
   <si>
     <t>data_zbiorki_5</t>
   </si>
   <si>
     <t>data_zbiorki_6</t>
   </si>
   <si>
+    <t>czwartek</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
     <t>poniedziałek</t>
   </si>
   <si>
     <t>2026-02-02</t>
   </si>
   <si>
-    <t>2025-04-07</t>
-[...32 lines deleted...]
-    <t>2025-12-04</t>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
   </si>
   <si>
     <t>wtorek</t>
   </si>
   <si>
     <t>2026-02-03</t>
   </si>
   <si>
-    <t>2025-04-08</t>
-[...11 lines deleted...]
-    <t>2025-12-02</t>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>piątek</t>
+  </si>
+  <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
   </si>
   <si>
     <t>środa</t>
   </si>
   <si>
     <t>2026-02-04</t>
   </si>
   <si>
-    <t>2025-04-09</t>
-[...50 lines deleted...]
-    <t>2025-12-08</t>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -548,220 +494,166 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" t="s">
         <v>16</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>5</v>
       </c>
       <c r="B4">
         <v>2</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-        <v>36</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F6" t="s">
-        <v>40</v>
-[...8 lines deleted...]
-        <v>43</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B7">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
-        <v>46</v>
-[...8 lines deleted...]
-        <v>49</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>